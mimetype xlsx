--- v4 (2026-05-13)
+++ v5 (2026-08-03)
@@ -6043,52 +6043,56 @@
       <c r="K54" t="s">
         <v>53</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54" t="s">
         <v>53</v>
       </c>
       <c r="S54" t="s">
         <v>53</v>
       </c>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54" t="s">
         <v>53</v>
       </c>
-      <c r="AB54"/>
-      <c r="AC54"/>
+      <c r="AB54" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>52</v>
+      </c>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54" t="s">
         <v>53</v>
       </c>
       <c r="AP54" t="s">
         <v>53</v>
       </c>
       <c r="AQ54" t="s">
         <v>53</v>
       </c>
       <c r="AR54" t="s">
         <v>53</v>
       </c>
       <c r="AS54"/>
       <c r="AT54"/>