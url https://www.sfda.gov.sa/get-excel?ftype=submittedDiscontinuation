--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf00955bacbd4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daedeec8f9b4963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R516e052d2cfe450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R417f727c9fee4dbf"/>
   </x:sheets>
   <x:definedNames/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd/MMM/yyyy hh:mm:ss"/>
     <x:numFmt numFmtId="165" formatCode="dd/MMM/yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="000000"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -89,51 +89,51 @@
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="164"/>
     <x:xf numFmtId="165"/>
     <x:xf fontId="1" fillId="3" borderId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="3"/>
     <x:xf numFmtId="4"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R516e052d2cfe450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R417f727c9fee4dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="20" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="20" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="20" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>SCIENTIFICNAME_EN</x:v>
       </x:c>
       <x:c r="B1" s="3" t="str">
         <x:v>TRADENAME_EN</x:v>
       </x:c>
       <x:c r="C1" s="3" t="str">
@@ -141,843 +141,843 @@
       </x:c>
       <x:c r="D1" s="3" t="str">
         <x:v>Manufacturer_Name</x:v>
       </x:c>
       <x:c r="E1" s="3" t="str">
         <x:v>UPDATE_TIME</x:v>
       </x:c>
       <x:c r="F1" s="3" t="str">
         <x:v>Agent</x:v>
       </x:c>
       <x:c r="G1" s="3" t="str">
         <x:v>SHORTAGE_TYPE_EN</x:v>
       </x:c>
       <x:c r="H1" s="3" t="str">
         <x:v>SHORTAGE_START_DATE</x:v>
       </x:c>
       <x:c r="I1" s="3" t="str">
         <x:v>duration</x:v>
       </x:c>
       <x:c r="J1" s="3" t="str">
         <x:v>SHORTAGE_REASON_EN</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Mirikizumab</x:v>
+        <x:v>INSULIN GLARGINE</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>OMVOH</x:v>
+        <x:v>Basaglar Tempo Pen</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>2011258626</x:v>
+        <x:v>3003210650</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>Eli Lilly and Company</x:v>
+        <x:v>LILLY FRANCE</x:v>
       </x:c>
       <x:c r="E2" s="1" t="n">
-        <x:v>46155.36625</x:v>
+        <x:v>46191.57418981481</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H2" s="2" t="n">
-        <x:v>46023</x:v>
+        <x:v>45866</x:v>
       </x:c>
       <x:c r="I2" s="5" t="n">
-        <x:v>11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Mirikizumab</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>OMVOH</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>2011258628</x:v>
+        <x:v>2011258626</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>Eli Lilly and Company</x:v>
       </x:c>
       <x:c r="E3" s="1" t="n">
-        <x:v>46155.36586805555</x:v>
+        <x:v>46155.36625</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H3" s="2" t="n">
         <x:v>46023</x:v>
       </x:c>
       <x:c r="I3" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J3" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Mirikizumab</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>OMVOH</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>2011258627</x:v>
+        <x:v>2011258628</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>Eli Lilly and Company</x:v>
       </x:c>
       <x:c r="E4" s="1" t="n">
-        <x:v>46155.36550925926</x:v>
+        <x:v>46155.36586805555</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H4" s="2" t="n">
         <x:v>46023</x:v>
       </x:c>
       <x:c r="I4" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>CLOBETASOL PROPIONATE</x:v>
+        <x:v>Mirikizumab</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>Glevate</x:v>
+        <x:v>OMVOH</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>10-5314-20</x:v>
+        <x:v>2011258627</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>Glenmark Pharmaceuticals Limited - Baddi</x:v>
+        <x:v>Eli Lilly and Company</x:v>
       </x:c>
       <x:c r="E5" s="1" t="n">
-        <x:v>46141.60795138889</x:v>
+        <x:v>46155.36550925926</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>Salehiya Trading Co.</x:v>
+        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H5" s="2" t="n">
-        <x:v>45854</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="I5" s="5" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>Other</x:v>
+        <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>DULAGLUTIDE</x:v>
+        <x:v>CLOBETASOL PROPIONATE</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>Trulicity</x:v>
+        <x:v>Glevate</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>2201268998</x:v>
+        <x:v>10-5314-20</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>ELI LILLY</x:v>
+        <x:v>Glenmark Pharmaceuticals Limited - Baddi</x:v>
       </x:c>
       <x:c r="E6" s="1" t="n">
-        <x:v>46133.37086805556</x:v>
+        <x:v>46141.60795138889</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
+        <x:v>Salehiya Trading Co.</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
-      <x:c r="H6" t="str">
-        <x:v/>
+      <x:c r="H6" s="2" t="n">
+        <x:v>45854</x:v>
       </x:c>
       <x:c r="I6" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>Commercial /Manufacturing Issue</x:v>
+        <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>INSULIN HUMAN</x:v>
+        <x:v>DULAGLUTIDE</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>HUMULIN-R-REGULAR 100 U-ML</x:v>
+        <x:v>Trulicity</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>27-42-85</x:v>
+        <x:v>2201268998</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>ELI LILLY</x:v>
       </x:c>
       <x:c r="E7" s="1" t="n">
-        <x:v>46126.45605324074</x:v>
+        <x:v>46133.37086805556</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>Global Shortage</x:v>
+        <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>FENOFIBRATE</x:v>
+        <x:v>INSULIN HUMAN</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>Lipofirate</x:v>
+        <x:v>HUMULIN-R-REGULAR 100 U-ML</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>3008210999</x:v>
+        <x:v>27-42-85</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>Hetero Labs Limited Unit – III</x:v>
+        <x:v>ELI LILLY</x:v>
       </x:c>
       <x:c r="E8" s="1" t="n">
-        <x:v>46126.40278935185</x:v>
+        <x:v>46126.45605324074</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>Saudi Amarox</x:v>
+        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
-      <x:c r="H8" s="2" t="n">
-        <x:v>44833</x:v>
+      <x:c r="H8" t="str">
+        <x:v/>
       </x:c>
       <x:c r="I8" s="5" t="n">
-        <x:v>36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>Commercial /Manufacturing Issue</x:v>
+        <x:v>Global Shortage</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>INSULIN ISOPHANE</x:v>
+        <x:v>FENOFIBRATE</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>HUMULIN-N-NPH 100 U-ML</x:v>
+        <x:v>Lipofirate</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>26-42-85</x:v>
+        <x:v>3008210999</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>ELI LILLY</x:v>
+        <x:v>Hetero Labs Limited Unit – III</x:v>
       </x:c>
       <x:c r="E9" s="1" t="n">
-        <x:v>46125.35663194444</x:v>
+        <x:v>46126.40278935185</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
+        <x:v>Saudi Amarox</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
-      <x:c r="H9" t="str">
-        <x:v/>
+      <x:c r="H9" s="2" t="n">
+        <x:v>44833</x:v>
       </x:c>
       <x:c r="I9" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>Global Shortage</x:v>
+        <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>FENOFIBRATE</x:v>
+        <x:v>INSULIN ISOPHANE</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>Lipofirate</x:v>
+        <x:v>HUMULIN-N-NPH 100 U-ML</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>1309222604</x:v>
+        <x:v>26-42-85</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>Hetero Labs Limited Unit – III</x:v>
+        <x:v>ELI LILLY</x:v>
       </x:c>
       <x:c r="E10" s="1" t="n">
-        <x:v>46121.53568287037</x:v>
+        <x:v>46125.35663194444</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>Saudi Amarox</x:v>
+        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>Commercial /Manufacturing Issue</x:v>
+        <x:v>Global Shortage</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>DAPTOMYCIN</x:v>
+        <x:v>FENOFIBRATE</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>Daptomycin Amarox</x:v>
+        <x:v>Lipofirate</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>1803245059</x:v>
+        <x:v>1309222604</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>ASPIRO PHARMA LIMITED</x:v>
+        <x:v>Hetero Labs Limited Unit – III</x:v>
       </x:c>
       <x:c r="E11" s="1" t="n">
-        <x:v>46120.68278935185</x:v>
+        <x:v>46121.53568287037</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>Saudi Amarox</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v/>
       </x:c>
       <x:c r="I11" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>FAMCICLOVIR</x:v>
+        <x:v>DAPTOMYCIN</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>Zostivr</x:v>
+        <x:v>Daptomycin Amarox</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>1110211121</x:v>
+        <x:v>1803245059</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>Hetero Labs Limited Unit – V</x:v>
+        <x:v>ASPIRO PHARMA LIMITED</x:v>
       </x:c>
       <x:c r="E12" s="1" t="n">
-        <x:v>46120.6808912037</x:v>
+        <x:v>46120.68278935185</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>Saudi Amarox</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
-      <x:c r="H12" s="2" t="n">
-        <x:v>45797</x:v>
+      <x:c r="H12" t="str">
+        <x:v/>
       </x:c>
       <x:c r="I12" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>BENZOYL PEROXIDE</x:v>
+        <x:v>FAMCICLOVIR</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>BENZAC AC 2.5% GEL</x:v>
+        <x:v>Zostivr</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>8-274-98</x:v>
+        <x:v>1110211121</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>GALDERMA</x:v>
+        <x:v>Hetero Labs Limited Unit – V</x:v>
       </x:c>
       <x:c r="E13" s="1" t="n">
-        <x:v>46097.627858796295</x:v>
+        <x:v>46120.6808912037</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>Galderma Arabia</x:v>
+        <x:v>Saudi Amarox</x:v>
       </x:c>
       <x:c r="G13" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H13" s="2" t="n">
-        <x:v>45859</x:v>
+        <x:v>45797</x:v>
       </x:c>
       <x:c r="I13" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>FUROSEMIDE</x:v>
+        <x:v>BENZOYL PEROXIDE</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>OEDEMAX</x:v>
+        <x:v>BENZAC AC 2.5% GEL</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>4-152-87</x:v>
+        <x:v>8-274-98</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>MERCKLE</x:v>
+        <x:v>GALDERMA</x:v>
       </x:c>
       <x:c r="E14" s="1" t="n">
-        <x:v>46091.63353009259</x:v>
+        <x:v>46097.627858796295</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>Farouk, Maamoun Tamer &amp; CO</x:v>
+        <x:v>Galderma Arabia</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H14" s="2" t="n">
-        <x:v>46035</x:v>
+        <x:v>45859</x:v>
       </x:c>
       <x:c r="I14" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>Regulations Related Issue</x:v>
+        <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
         <x:v>FUROSEMIDE</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>OEDEMAX</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>3-152-87</x:v>
+        <x:v>4-152-87</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v>MERCKLE</x:v>
       </x:c>
       <x:c r="E15" s="1" t="n">
-        <x:v>46091.63232638889</x:v>
+        <x:v>46091.63353009259</x:v>
       </x:c>
       <x:c r="F15" t="str">
         <x:v>Farouk, Maamoun Tamer &amp; CO</x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H15" s="2" t="n">
-        <x:v>45895</x:v>
+        <x:v>46035</x:v>
       </x:c>
       <x:c r="I15" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>Regulations Related Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>INSULIN GLARGINE</x:v>
+        <x:v>FUROSEMIDE</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>LANTUS 100 I.U - ML VIAL</x:v>
+        <x:v>OEDEMAX</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>45-23-03</x:v>
+        <x:v>3-152-87</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>sanofi-aventis</x:v>
+        <x:v>MERCKLE</x:v>
       </x:c>
       <x:c r="E16" s="1" t="n">
-        <x:v>46091.47922453703</x:v>
+        <x:v>46091.63232638889</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>Sanofi Arabia Trading Co. Ltd</x:v>
+        <x:v>Farouk, Maamoun Tamer &amp; CO</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H16" s="2" t="n">
-        <x:v>45237</x:v>
+        <x:v>45895</x:v>
       </x:c>
       <x:c r="I16" s="5" t="n">
-        <x:v>30</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>Commercial /Manufacturing Issue</x:v>
+        <x:v>Regulations Related Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>DULOXETINE</x:v>
+        <x:v>INSULIN GLARGINE</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>CYMBALTA 60MG HARD GASTRO-RESISTANT CAP</x:v>
+        <x:v>LANTUS 100 I.U - ML VIAL</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>0512222979</x:v>
+        <x:v>45-23-03</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>Lilly Del Caribe, Inc.</x:v>
+        <x:v>sanofi-aventis</x:v>
       </x:c>
       <x:c r="E17" s="1" t="n">
-        <x:v>46089.406805555554</x:v>
+        <x:v>46091.47922453703</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
+        <x:v>Sanofi Arabia Trading Co. Ltd</x:v>
       </x:c>
       <x:c r="G17" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H17" s="2" t="n">
-        <x:v>45748</x:v>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="I17" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>Global Shortage</x:v>
+        <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>VINORELBINE</x:v>
+        <x:v>DULOXETINE</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>NAVELBINE 10MG-ML I-V VIAL</x:v>
+        <x:v>CYMBALTA 60MG HARD GASTRO-RESISTANT CAP</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>2011234522</x:v>
+        <x:v>0512222979</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>SAUDI PHARMACEUTICAL INDUSTRIES</x:v>
+        <x:v>Lilly Del Caribe, Inc.</x:v>
       </x:c>
       <x:c r="E18" s="1" t="n">
-        <x:v>46084.52800925926</x:v>
+        <x:v>46089.406805555554</x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>Farouk, Maamoun Tamer &amp; CO</x:v>
+        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H18" s="2" t="n">
-        <x:v>46035</x:v>
+        <x:v>45748</x:v>
       </x:c>
       <x:c r="I18" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>Commercial /Manufacturing Issue</x:v>
+        <x:v>Global Shortage</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>RISANKIZUMAB</x:v>
+        <x:v>VINORELBINE</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>SKYRIZI 75 mg </x:v>
+        <x:v>NAVELBINE 10MG-ML I-V VIAL</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>0902200010</x:v>
+        <x:v>2011234522</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>AbbVie Deutschland GmbH &amp; Co KG</x:v>
+        <x:v>SAUDI PHARMACEUTICAL INDUSTRIES</x:v>
       </x:c>
       <x:c r="E19" s="1" t="n">
-        <x:v>46076.986967592595</x:v>
+        <x:v>46084.52800925926</x:v>
       </x:c>
       <x:c r="F19" t="str">
         <x:v>Farouk, Maamoun Tamer &amp; CO</x:v>
       </x:c>
       <x:c r="G19" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H19" s="2" t="n">
-        <x:v>45706</x:v>
+        <x:v>46035</x:v>
       </x:c>
       <x:c r="I19" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>TAFLUPROST</x:v>
+        <x:v>RISANKIZUMAB</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>SAFLUTAN 15MCG/ML EYE DROPS</x:v>
+        <x:v>SKYRIZI 75 mg </x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>5-5091-18</x:v>
+        <x:v>0902200010</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>Laboratoire Unither</x:v>
+        <x:v>AbbVie Deutschland GmbH &amp; Co KG</x:v>
       </x:c>
       <x:c r="E20" s="1" t="n">
-        <x:v>46070.65121527778</x:v>
+        <x:v>46076.986967592595</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>ALNAGHI COMPANY</x:v>
+        <x:v>Farouk, Maamoun Tamer &amp; CO</x:v>
       </x:c>
       <x:c r="G20" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H20" s="2" t="n">
-        <x:v>45995</x:v>
+        <x:v>45706</x:v>
       </x:c>
       <x:c r="I20" s="5" t="n">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>Other</x:v>
+        <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>BUDESONIDE</x:v>
+        <x:v>TAFLUPROST</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>BUDIAIR 200 MCG PRESSURISED INH SOLUTION</x:v>
+        <x:v>SAFLUTAN 15MCG/ML EYE DROPS</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>4-340-07</x:v>
+        <x:v>5-5091-18</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>CHIESI FARMACEUTICIS</x:v>
+        <x:v>Laboratoire Unither</x:v>
       </x:c>
       <x:c r="E21" s="1" t="n">
-        <x:v>46055.42019675926</x:v>
+        <x:v>46070.65121527778</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>ZIMMO TRADING ESTABLISHMENT</x:v>
+        <x:v>ALNAGHI COMPANY</x:v>
       </x:c>
       <x:c r="G21" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H21" s="2" t="n">
-        <x:v>46050</x:v>
+        <x:v>45995</x:v>
       </x:c>
       <x:c r="I21" s="5" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>Commercial /Manufacturing Issue</x:v>
+        <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>IMIPRAMINE HYDROCHLORIDE</x:v>
+        <x:v>BUDESONIDE</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>TOFRANIL 25 MG 50 TAB</x:v>
+        <x:v>BUDIAIR 200 MCG PRESSURISED INH SOLUTION</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>3-849-13</x:v>
+        <x:v>4-340-07</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>PATHEON</x:v>
+        <x:v>CHIESI FARMACEUTICIS</x:v>
       </x:c>
       <x:c r="E22" s="1" t="n">
-        <x:v>46015.34305555555</x:v>
+        <x:v>46055.42019675926</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
+        <x:v>ZIMMO TRADING ESTABLISHMENT</x:v>
       </x:c>
       <x:c r="G22" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H22" s="2" t="n">
-        <x:v>45168</x:v>
+        <x:v>46050</x:v>
       </x:c>
       <x:c r="I22" s="5" t="n">
-        <x:v>39</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>TOPIRAMATE</x:v>
+        <x:v>IMIPRAMINE HYDROCHLORIDE</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>TOPAMAX 200MG F.C.TAB.</x:v>
+        <x:v>TOFRANIL 25 MG 50 TAB</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>37-51-99</x:v>
+        <x:v>3-849-13</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>JANSSEN-CILAG</x:v>
+        <x:v>PATHEON</x:v>
       </x:c>
       <x:c r="E23" s="1" t="n">
-        <x:v>46001.57424768519</x:v>
+        <x:v>46015.34305555555</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>Cigalah Group</x:v>
+        <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G23" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
-      <x:c r="H23" t="str">
-        <x:v/>
+      <x:c r="H23" s="2" t="n">
+        <x:v>45168</x:v>
       </x:c>
       <x:c r="I23" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J23" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>DEXTROSE,SODIUM CHLORIDE</x:v>
+        <x:v>TOPIRAMATE</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>DEXTROSE,N.SALINE</x:v>
+        <x:v>TOPAMAX 200MG F.C.TAB.</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>39-149-92</x:v>
+        <x:v>37-51-99</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
+        <x:v>JANSSEN-CILAG</x:v>
       </x:c>
       <x:c r="E24" s="1" t="n">
-        <x:v>45931.28768518518</x:v>
+        <x:v>46001.57424768519</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
+        <x:v>Cigalah Group</x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
-      <x:c r="H24" s="2" t="n">
-        <x:v>45888</x:v>
+      <x:c r="H24" t="str">
+        <x:v/>
       </x:c>
       <x:c r="I24" s="5" t="n">
-        <x:v>304</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>CALCIUM GLUCONATE</x:v>
+        <x:v>DEXTROSE,SODIUM CHLORIDE</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>CALCIUM GLUCONATE 10% W-V INJECTION</x:v>
+        <x:v>DEXTROSE,N.SALINE</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>304-149-06</x:v>
+        <x:v>39-149-92</x:v>
       </x:c>
       <x:c r="D25" t="str">
         <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
       </x:c>
       <x:c r="E25" s="1" t="n">
-        <x:v>45931.27799768518</x:v>
+        <x:v>45931.28768518518</x:v>
       </x:c>
       <x:c r="F25" t="str">
         <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
       </x:c>
       <x:c r="G25" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H25" s="2" t="n">
-        <x:v>44469</x:v>
+        <x:v>45888</x:v>
       </x:c>
       <x:c r="I25" s="5" t="n">
-        <x:v>351</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>LIDOCAINE HYDROCHLORIDE</x:v>
+        <x:v>CALCIUM GLUCONATE</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>2% W-V LIDOCAINE HCL INJECTION USP</x:v>
+        <x:v>CALCIUM GLUCONATE 10% W-V INJECTION</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>246-149-02</x:v>
+        <x:v>304-149-06</x:v>
       </x:c>
       <x:c r="D26" t="str">
         <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
       </x:c>
       <x:c r="E26" s="1" t="n">
-        <x:v>45931.276655092595</x:v>
+        <x:v>45931.27799768518</x:v>
       </x:c>
       <x:c r="F26" t="str">
         <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
       </x:c>
       <x:c r="G26" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H26" s="2" t="n">
-        <x:v>45887</x:v>
+        <x:v>44469</x:v>
       </x:c>
       <x:c r="I26" s="5" t="n">
-        <x:v>304</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J26" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>DEXTROSE</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>DEXTROSE 40% INFUSION</x:v>
       </x:c>
       <x:c r="C27" t="str">
         <x:v>175-149-99</x:v>
       </x:c>
       <x:c r="D27" t="str">
         <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
       </x:c>
       <x:c r="E27" s="1" t="n">
         <x:v>45931.2719212963</x:v>
       </x:c>
       <x:c r="F27" t="str">
         <x:v>Pharmaceutical Solution Industries (PSI)</x:v>
       </x:c>
       <x:c r="G27" t="str">
@@ -1843,51 +1843,51 @@
       </x:c>
       <x:c r="F54" t="str">
         <x:v>Cigalah Group</x:v>
       </x:c>
       <x:c r="G54" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H54" t="str">
         <x:v/>
       </x:c>
       <x:c r="I54" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J54" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
         <x:v>DIETHYLAMINE SALICYLATE,AESCIN</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v>REPARIL GEL N</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>6-130-83</x:v>
+        <x:v>2204269487</x:v>
       </x:c>
       <x:c r="D55" t="str">
         <x:v>Rottapharm|Madaus Group</x:v>
       </x:c>
       <x:c r="E55" s="1" t="n">
         <x:v>45894.465092592596</x:v>
       </x:c>
       <x:c r="F55" t="str">
         <x:v>Viatris Arabia Limited</x:v>
       </x:c>
       <x:c r="G55" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H55" t="str">
         <x:v/>
       </x:c>
       <x:c r="I55" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J55" t="str">
         <x:v>MAH/Agent changed</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
@@ -2259,51 +2259,51 @@
       </x:c>
       <x:c r="F67" t="str">
         <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G67" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H67" t="str">
         <x:v/>
       </x:c>
       <x:c r="I67" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J67" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
         <x:v>REMIFENTANIL HYDROCHLORIDE</x:v>
       </x:c>
       <x:c r="B68" t="str">
         <x:v>ULTIVA 2MG VIAL(LYOPHILIZED)</x:v>
       </x:c>
       <x:c r="C68" t="str">
-        <x:v>42-887-19</x:v>
+        <x:v>1205269665</x:v>
       </x:c>
       <x:c r="D68" t="str">
         <x:v>GLAXOSMITHKLINE (GSK)</x:v>
       </x:c>
       <x:c r="E68" s="1" t="n">
         <x:v>44699.40791666666</x:v>
       </x:c>
       <x:c r="F68" t="str">
         <x:v>SAUDI INTERNATIONAL TRADING COMPANY LTD (SITCO)</x:v>
       </x:c>
       <x:c r="G68" t="str">
         <x:v>Discontinuation</x:v>
       </x:c>
       <x:c r="H68" t="str">
         <x:v/>
       </x:c>
       <x:c r="I68" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J68" t="str">
         <x:v>Commercial /Manufacturing Issue</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">