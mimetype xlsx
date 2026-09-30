--- v1 (2026-09-09)
+++ v2 (2026-09-30)
@@ -1642,51 +1642,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="12.854" bestFit="true" customWidth="true" style="0"/>
@@ -5045,101 +5045,93 @@
       <c r="AP41" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ41" s="1"/>
       <c r="AR41" s="1"/>
       <c r="AS41" s="1"/>
       <c r="AT41" s="1"/>
       <c r="AU41" s="1"/>
       <c r="AV41" s="1"/>
       <c r="AW41" s="1"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
-      <c r="H42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
       <c r="J42" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S42" s="1"/>
       <c r="T42" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB42" s="1"/>
       <c r="AC42" s="1"/>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
-      <c r="AM42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM42" s="1"/>
+      <c r="AN42" s="1"/>
       <c r="AO42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP42" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ42" s="1"/>
       <c r="AR42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS42" s="1"/>
       <c r="AT42" s="1"/>
       <c r="AU42" s="1"/>
       <c r="AV42" s="1"/>
       <c r="AW42" s="1"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>186</v>
@@ -7188,51 +7180,53 @@
         <v>54</v>
       </c>
       <c r="J68" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q68" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R68" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S68" s="1"/>
       <c r="T68" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U68" s="1"/>
+      <c r="U68" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB68" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1" t="s">
         <v>53</v>
@@ -8785,168 +8779,158 @@
       <c r="I88" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O88" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
-      <c r="V88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
       <c r="X88" s="1"/>
       <c r="Y88" s="1"/>
       <c r="Z88" s="1"/>
       <c r="AA88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB88" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC88" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD88" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE88" s="1"/>
+      <c r="AE88" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF88" s="1"/>
       <c r="AG88" s="1"/>
       <c r="AH88" s="1"/>
       <c r="AI88" s="1"/>
       <c r="AJ88" s="1"/>
       <c r="AK88" s="1"/>
       <c r="AL88" s="1"/>
       <c r="AM88" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN88" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP88" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ88" s="1"/>
       <c r="AR88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS88" s="1"/>
       <c r="AT88" s="1"/>
       <c r="AU88" s="1"/>
       <c r="AV88" s="1"/>
       <c r="AW88" s="1"/>
     </row>
     <row r="89" spans="1:49">
       <c r="A89" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="H89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
+      <c r="I89" s="1"/>
       <c r="J89" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K89" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="1"/>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB89" s="1"/>
       <c r="AC89" s="1"/>
       <c r="AD89" s="1"/>
       <c r="AE89" s="1"/>
       <c r="AF89" s="1"/>
       <c r="AG89" s="1"/>
       <c r="AH89" s="1"/>
       <c r="AI89" s="1"/>
       <c r="AJ89" s="1"/>
       <c r="AK89" s="1"/>
       <c r="AL89" s="1"/>
-      <c r="AM89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM89" s="1"/>
+      <c r="AN89" s="1"/>
       <c r="AO89" s="1"/>
       <c r="AP89" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ89" s="1"/>
       <c r="AR89" s="1"/>
       <c r="AS89" s="1"/>
       <c r="AT89" s="1"/>
       <c r="AU89" s="1"/>
       <c r="AV89" s="1"/>
       <c r="AW89" s="1"/>
     </row>
     <row r="90" spans="1:49">
       <c r="A90" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1" t="s">
@@ -9001,57 +8985,53 @@
       </c>
       <c r="AB90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD90" s="1"/>
       <c r="AE90" s="1"/>
       <c r="AF90" s="1"/>
       <c r="AG90" s="1"/>
       <c r="AH90" s="1"/>
       <c r="AI90" s="1"/>
       <c r="AJ90" s="1"/>
       <c r="AK90" s="1"/>
       <c r="AL90" s="1"/>
       <c r="AM90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO90" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AP90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP90" s="1"/>
       <c r="AQ90" s="1"/>
-      <c r="AR90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AR90" s="1"/>
       <c r="AS90" s="1"/>
       <c r="AT90" s="1"/>
       <c r="AU90" s="1"/>
       <c r="AV90" s="1"/>
       <c r="AW90" s="1"/>
     </row>
     <row r="91" spans="1:49">
       <c r="A91" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H91" s="1" t="s">
@@ -9593,52 +9573,56 @@
       <c r="AP97" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ97" s="1"/>
       <c r="AR97" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS97" s="1"/>
       <c r="AT97" s="1"/>
       <c r="AU97" s="1"/>
       <c r="AV97" s="1"/>
       <c r="AW97" s="1"/>
     </row>
     <row r="98" spans="1:49">
       <c r="A98" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1"/>
-      <c r="F98" s="1"/>
-      <c r="G98" s="1"/>
+      <c r="F98" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H98" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U98" s="1" t="s">
         <v>64</v>
@@ -9674,82 +9658,90 @@
       <c r="AP98" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ98" s="1"/>
       <c r="AR98" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS98" s="1"/>
       <c r="AT98" s="1"/>
       <c r="AU98" s="1"/>
       <c r="AV98" s="1"/>
       <c r="AW98" s="1"/>
     </row>
     <row r="99" spans="1:49">
       <c r="A99" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
-      <c r="F99" s="1"/>
-      <c r="G99" s="1"/>
+      <c r="F99" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J99" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K99" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
       <c r="N99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O99" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
       <c r="R99" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="S99" s="1"/>
+      <c r="S99" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T99" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U99" s="1"/>
+      <c r="U99" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
       <c r="X99" s="1"/>
       <c r="Y99" s="1"/>
       <c r="Z99" s="1"/>
       <c r="AA99" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC99" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD99" s="1"/>
       <c r="AE99" s="1"/>
       <c r="AF99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG99" s="1"/>
       <c r="AH99" s="1" t="s">
         <v>357</v>
       </c>
       <c r="AI99" s="1"/>
       <c r="AJ99" s="1"/>
@@ -10269,69 +10261,73 @@
       </c>
       <c r="U105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
       <c r="X105" s="1"/>
       <c r="Y105" s="1"/>
       <c r="Z105" s="1"/>
       <c r="AA105" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AE105" s="1"/>
       <c r="AF105" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG105" s="1"/>
+      <c r="AG105" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH105" s="1" t="s">
         <v>378</v>
       </c>
       <c r="AI105" s="1"/>
       <c r="AJ105" s="1"/>
       <c r="AK105" s="1"/>
       <c r="AL105" s="1"/>
       <c r="AM105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO105" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AP105" s="1"/>
-      <c r="AQ105" s="1"/>
+      <c r="AQ105" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR105" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS105" s="1"/>
       <c r="AT105" s="1"/>
       <c r="AU105" s="1"/>
       <c r="AV105" s="1"/>
       <c r="AW105" s="1"/>
     </row>
     <row r="106" spans="1:49">
       <c r="A106" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
       <c r="F106" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="1" t="s">
@@ -12585,52 +12581,56 @@
       </c>
       <c r="AO135" s="1"/>
       <c r="AP135" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ135" s="1"/>
       <c r="AR135" s="1"/>
       <c r="AS135" s="1"/>
       <c r="AT135" s="1"/>
       <c r="AU135" s="1"/>
       <c r="AV135" s="1"/>
       <c r="AW135" s="1"/>
     </row>
     <row r="136" spans="1:49">
       <c r="A136" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D136" s="1"/>
       <c r="E136" s="1"/>
-      <c r="F136" s="1"/>
-      <c r="G136" s="1"/>
+      <c r="F136" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H136" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J136" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K136" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U136" s="1" t="s">
         <v>64</v>
@@ -12904,57 +12904,53 @@
       </c>
       <c r="AB139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD139" s="1"/>
       <c r="AE139" s="1"/>
       <c r="AF139" s="1"/>
       <c r="AG139" s="1"/>
       <c r="AH139" s="1"/>
       <c r="AI139" s="1"/>
       <c r="AJ139" s="1"/>
       <c r="AK139" s="1"/>
       <c r="AL139" s="1"/>
       <c r="AM139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO139" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AP139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP139" s="1"/>
       <c r="AQ139" s="1"/>
-      <c r="AR139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AR139" s="1"/>
       <c r="AS139" s="1"/>
       <c r="AT139" s="1"/>
       <c r="AU139" s="1"/>
       <c r="AV139" s="1"/>
       <c r="AW139" s="1"/>
     </row>
     <row r="140" spans="1:49">
       <c r="A140" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="1"/>
       <c r="G140" s="1"/>
       <c r="H140" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>65</v>
@@ -13905,101 +13901,93 @@
       </c>
       <c r="AQ151" s="1"/>
       <c r="AR151" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS151" s="1"/>
       <c r="AT151" s="1"/>
       <c r="AU151" s="1"/>
       <c r="AV151" s="1"/>
       <c r="AW151" s="1"/>
     </row>
     <row r="152" spans="1:49">
       <c r="A152" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1"/>
       <c r="F152" s="1"/>
       <c r="G152" s="1"/>
-      <c r="H152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
+      <c r="I152" s="1"/>
       <c r="J152" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S152" s="1"/>
       <c r="T152" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
       <c r="X152" s="1"/>
       <c r="Y152" s="1"/>
       <c r="Z152" s="1"/>
       <c r="AA152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB152" s="1"/>
       <c r="AC152" s="1"/>
       <c r="AD152" s="1"/>
       <c r="AE152" s="1"/>
       <c r="AF152" s="1"/>
       <c r="AG152" s="1"/>
       <c r="AH152" s="1"/>
       <c r="AI152" s="1"/>
       <c r="AJ152" s="1"/>
       <c r="AK152" s="1"/>
       <c r="AL152" s="1"/>
-      <c r="AM152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM152" s="1"/>
+      <c r="AN152" s="1"/>
       <c r="AO152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP152" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ152" s="1"/>
       <c r="AR152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS152" s="1"/>
       <c r="AT152" s="1"/>
       <c r="AU152" s="1"/>
       <c r="AV152" s="1"/>
       <c r="AW152" s="1"/>
     </row>
     <row r="153" spans="1:49">
       <c r="A153" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>264</v>
@@ -14354,72 +14342,70 @@
       <c r="I157" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J157" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O157" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
-      <c r="V157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V157" s="1"/>
+      <c r="W157" s="1"/>
       <c r="X157" s="1"/>
       <c r="Y157" s="1"/>
       <c r="Z157" s="1"/>
       <c r="AA157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB157" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC157" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD157" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE157" s="1"/>
+      <c r="AE157" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF157" s="1"/>
       <c r="AG157" s="1"/>
       <c r="AH157" s="1"/>
       <c r="AI157" s="1"/>
       <c r="AJ157" s="1"/>
       <c r="AK157" s="1"/>
       <c r="AL157" s="1"/>
       <c r="AM157" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN157" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP157" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ157" s="1"/>
       <c r="AR157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS157" s="1"/>
       <c r="AT157" s="1"/>
@@ -15264,51 +15250,53 @@
         <v>54</v>
       </c>
       <c r="J168" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K168" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q168" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R168" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S168" s="1"/>
       <c r="T168" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U168" s="1"/>
+      <c r="U168" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
       <c r="X168" s="1"/>
       <c r="Y168" s="1"/>
       <c r="Z168" s="1"/>
       <c r="AA168" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB168" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC168" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD168" s="1"/>
       <c r="AE168" s="1"/>
       <c r="AF168" s="1"/>
       <c r="AG168" s="1"/>
       <c r="AH168" s="1"/>
       <c r="AI168" s="1"/>
       <c r="AJ168" s="1"/>
       <c r="AK168" s="1"/>
       <c r="AL168" s="1"/>
       <c r="AM168" s="1" t="s">
         <v>53</v>
@@ -15824,99 +15812,91 @@
       <c r="AR174" s="1"/>
       <c r="AS174" s="1"/>
       <c r="AT174" s="1"/>
       <c r="AU174" s="1"/>
       <c r="AV174" s="1"/>
       <c r="AW174" s="1"/>
     </row>
     <row r="175" spans="1:49">
       <c r="A175" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="1"/>
       <c r="F175" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="H175" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
+      <c r="I175" s="1"/>
       <c r="J175" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K175" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
       <c r="X175" s="1"/>
       <c r="Y175" s="1"/>
       <c r="Z175" s="1"/>
       <c r="AA175" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB175" s="1"/>
       <c r="AC175" s="1"/>
       <c r="AD175" s="1"/>
       <c r="AE175" s="1"/>
       <c r="AF175" s="1"/>
       <c r="AG175" s="1"/>
       <c r="AH175" s="1"/>
       <c r="AI175" s="1"/>
       <c r="AJ175" s="1"/>
       <c r="AK175" s="1"/>
       <c r="AL175" s="1"/>
-      <c r="AM175" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM175" s="1"/>
+      <c r="AN175" s="1"/>
       <c r="AO175" s="1"/>
       <c r="AP175" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ175" s="1"/>
       <c r="AR175" s="1"/>
       <c r="AS175" s="1"/>
       <c r="AT175" s="1"/>
       <c r="AU175" s="1"/>
       <c r="AV175" s="1"/>
       <c r="AW175" s="1"/>
     </row>
     <row r="176" spans="1:49">
       <c r="A176" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D176" s="1"/>
       <c r="E176" s="1"/>
       <c r="F176" s="1"/>
@@ -18818,82 +18798,90 @@
       </c>
       <c r="AQ210" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AR210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS210" s="1"/>
       <c r="AT210" s="1"/>
       <c r="AU210" s="1"/>
       <c r="AV210" s="1"/>
       <c r="AW210" s="1"/>
     </row>
     <row r="211" spans="1:49">
       <c r="A211" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
-      <c r="F211" s="1"/>
-      <c r="G211" s="1"/>
+      <c r="F211" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K211" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O211" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="S211" s="1"/>
+      <c r="S211" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T211" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U211" s="1"/>
+      <c r="U211" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
       <c r="X211" s="1"/>
       <c r="Y211" s="1"/>
       <c r="Z211" s="1"/>
       <c r="AA211" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC211" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD211" s="1"/>
       <c r="AE211" s="1"/>
       <c r="AF211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG211" s="1"/>
       <c r="AH211" s="1" t="s">
         <v>357</v>
       </c>
       <c r="AI211" s="1"/>
       <c r="AJ211" s="1"/>
@@ -20199,69 +20187,73 @@
       </c>
       <c r="U225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
       <c r="X225" s="1"/>
       <c r="Y225" s="1"/>
       <c r="Z225" s="1"/>
       <c r="AA225" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC225" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AE225" s="1"/>
       <c r="AF225" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG225" s="1"/>
+      <c r="AG225" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH225" s="1" t="s">
         <v>378</v>
       </c>
       <c r="AI225" s="1"/>
       <c r="AJ225" s="1"/>
       <c r="AK225" s="1"/>
       <c r="AL225" s="1"/>
       <c r="AM225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN225" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO225" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AP225" s="1"/>
-      <c r="AQ225" s="1"/>
+      <c r="AQ225" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR225" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS225" s="1"/>
       <c r="AT225" s="1"/>
       <c r="AU225" s="1"/>
       <c r="AV225" s="1"/>
       <c r="AW225" s="1"/>
     </row>
     <row r="226" spans="1:49">
       <c r="A226" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D226" s="1"/>
       <c r="E226" s="1"/>
       <c r="F226" s="1"/>
       <c r="G226" s="1"/>
       <c r="H226" s="1"/>
       <c r="I226" s="1"/>