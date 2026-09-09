--- v0 (2026-08-14)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="قائمة منشآت الأغذية المصدرة إل" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
   <si>
     <t>Country English Name</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Arabic Name</t>
   </si>
   <si>
     <t>Apiculture products Status Class</t>
   </si>
   <si>
     <t>Apiculture products</t>
   </si>
   <si>
     <t>Aquaculture products Status Class</t>
   </si>
   <si>
     <t>Aquaculture products</t>
   </si>
   <si>
     <t>Bovine</t>
   </si>
   <si>
@@ -1242,53 +1242,50 @@
     <t>عمان</t>
   </si>
   <si>
     <t>Italy Republic</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>إيطاليا</t>
   </si>
   <si>
     <t>t</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>المملكة العربية السعودية</t>
-  </si>
-[...1 lines deleted...]
-    <t>EgyptArab Republic of Egypt</t>
   </si>
   <si>
     <t>Republic of Latvia</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>لاتفيا</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1628,95 +1625,95 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AW228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AW1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -2922,150 +2919,156 @@
       <c r="H15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S15" s="1"/>
       <c r="T15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U15" s="1"/>
+      <c r="U15" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W15" s="1"/>
       <c r="X15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1" t="s">
         <v>98</v>
       </c>
       <c r="AI15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AJ15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AK15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP15" s="1"/>
-      <c r="AQ15" s="1"/>
+      <c r="AQ15" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR15" s="1"/>
       <c r="AS15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AT15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AU15" s="1"/>
       <c r="AV15" s="1"/>
       <c r="AW15" s="1"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S16" s="1"/>
       <c r="T16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U16" s="1"/>
+      <c r="U16" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN16" s="1" t="s">
         <v>52</v>
       </c>
@@ -3102,51 +3105,53 @@
       <c r="H17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U17" s="1"/>
+      <c r="U17" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB17" s="1"/>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN17" s="1" t="s">
@@ -3187,51 +3192,53 @@
       </c>
       <c r="I18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S18" s="1"/>
       <c r="T18" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U18" s="1"/>
+      <c r="U18" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1" t="s">
         <v>108</v>
       </c>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1" t="s">
         <v>64</v>
@@ -3263,77 +3270,89 @@
       <c r="C19" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
-      <c r="T19" s="1"/>
-      <c r="U19" s="1"/>
+      <c r="T19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="U19" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
-      <c r="AF19" s="1"/>
-      <c r="AG19" s="1"/>
+      <c r="AF19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG19" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
-      <c r="AM19" s="1"/>
-      <c r="AN19" s="1"/>
+      <c r="AM19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN19" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AO19" s="1"/>
       <c r="AP19" s="1"/>
       <c r="AQ19" s="1"/>
       <c r="AR19" s="1"/>
       <c r="AS19" s="1"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="1"/>
       <c r="AV19" s="1"/>
       <c r="AW19" s="1"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
@@ -4043,97 +4062,101 @@
       <c r="AQ29" s="1"/>
       <c r="AR29" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS29" s="1"/>
       <c r="AT29" s="1"/>
       <c r="AU29" s="1"/>
       <c r="AV29" s="1"/>
       <c r="AW29" s="1"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
-      <c r="AF30" s="1"/>
-      <c r="AG30" s="1"/>
+      <c r="AF30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG30" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="AN30" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AO30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP30" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
       <c r="AW30" s="1"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C31" s="1" t="s">
@@ -4457,70 +4480,78 @@
       </c>
       <c r="B35" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
-      <c r="N35" s="1"/>
-      <c r="O35" s="1"/>
+      <c r="N35" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB35" s="1"/>
-      <c r="AC35" s="1"/>
+      <c r="AB35" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC35" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN35" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO35" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP35" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ35" s="1"/>
       <c r="AR35" s="1" t="s">
         <v>54</v>
       </c>
@@ -4559,95 +4590,103 @@
       <c r="J36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S36" s="1"/>
       <c r="T36" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U36" s="1"/>
+      <c r="U36" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W36" s="1"/>
       <c r="X36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
       <c r="AB36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AC36" s="1"/>
       <c r="AD36" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE36" s="1"/>
+      <c r="AE36" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1" t="s">
         <v>165</v>
       </c>
       <c r="AI36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN36" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AO36" s="1"/>
+      <c r="AO36" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AP36" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ36" s="1"/>
+      <c r="AQ36" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR36" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AT36" s="1"/>
       <c r="AU36" s="1"/>
       <c r="AV36" s="1"/>
       <c r="AW36" s="1"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
@@ -5501,89 +5540,95 @@
         <v>52</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S48" s="1"/>
       <c r="T48" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U48" s="1"/>
+      <c r="U48" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD48" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE48" s="1"/>
+      <c r="AE48" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN48" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP48" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AQ48" s="1"/>
+      <c r="AQ48" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR48" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS48" s="1"/>
       <c r="AT48" s="1"/>
       <c r="AU48" s="1"/>
       <c r="AV48" s="1"/>
       <c r="AW48" s="1"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
@@ -5843,51 +5888,53 @@
       <c r="H52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S52" s="1"/>
       <c r="T52" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U52" s="1"/>
+      <c r="U52" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB52" s="1"/>
       <c r="AC52" s="1"/>
       <c r="AD52" s="1"/>
       <c r="AE52" s="1"/>
       <c r="AF52" s="1"/>
       <c r="AG52" s="1"/>
       <c r="AH52" s="1"/>
       <c r="AI52" s="1"/>
       <c r="AJ52" s="1"/>
       <c r="AK52" s="1"/>
       <c r="AL52" s="1"/>
       <c r="AM52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN52" s="1" t="s">
         <v>52</v>
       </c>
@@ -6250,51 +6297,53 @@
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U57" s="1"/>
+      <c r="U57" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB57" s="1"/>
       <c r="AC57" s="1"/>
       <c r="AD57" s="1"/>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN57" s="1" t="s">
         <v>54</v>
       </c>
@@ -6430,51 +6479,53 @@
       <c r="R59" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB59" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD59" s="1"/>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG59" s="1"/>
+      <c r="AG59" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN59" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AO59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP59" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ59" s="1"/>
       <c r="AR59" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS59" s="1"/>
       <c r="AT59" s="1"/>
       <c r="AU59" s="1"/>
       <c r="AV59" s="1"/>
@@ -6874,51 +6925,53 @@
       </c>
       <c r="K65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="P65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S65" s="1"/>
       <c r="T65" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U65" s="1"/>
+      <c r="U65" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V65" s="1"/>
       <c r="W65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="X65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1" t="s">
         <v>53</v>
       </c>
@@ -7228,51 +7281,53 @@
         <v>54</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L69" s="1"/>
       <c r="M69" s="1" t="s">
         <v>54</v>
       </c>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S69" s="1"/>
       <c r="T69" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U69" s="1"/>
+      <c r="U69" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB69" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1" t="s">
         <v>53</v>
@@ -7284,90 +7339,100 @@
         <v>54</v>
       </c>
       <c r="AP69" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ69" s="1"/>
       <c r="AR69" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS69" s="1"/>
       <c r="AT69" s="1"/>
       <c r="AU69" s="1"/>
       <c r="AV69" s="1"/>
       <c r="AW69" s="1"/>
     </row>
     <row r="70" spans="1:49">
       <c r="A70" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D70" s="1"/>
-      <c r="E70" s="1"/>
+      <c r="D70" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J70" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U70" s="1"/>
+      <c r="U70" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB70" s="1"/>
-      <c r="AC70" s="1"/>
+      <c r="AB70" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC70" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN70" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO70" s="1"/>
       <c r="AP70" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ70" s="1"/>
       <c r="AR70" s="1"/>
       <c r="AS70" s="1"/>
       <c r="AT70" s="1"/>
       <c r="AU70" s="1"/>
       <c r="AV70" s="1"/>
@@ -7550,51 +7615,53 @@
         <v>51</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U73" s="1"/>
+      <c r="U73" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB73" s="1"/>
       <c r="AC73" s="1"/>
       <c r="AD73" s="1"/>
       <c r="AE73" s="1"/>
       <c r="AF73" s="1"/>
       <c r="AG73" s="1"/>
       <c r="AH73" s="1"/>
       <c r="AI73" s="1"/>
       <c r="AJ73" s="1"/>
       <c r="AK73" s="1"/>
       <c r="AL73" s="1"/>
       <c r="AM73" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN73" s="1" t="s">
         <v>52</v>
       </c>
@@ -7640,52 +7707,56 @@
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S74" s="1"/>
       <c r="T74" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB74" s="1"/>
-      <c r="AC74" s="1"/>
+      <c r="AB74" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC74" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD74" s="1"/>
       <c r="AE74" s="1"/>
       <c r="AF74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AG74" s="1"/>
       <c r="AH74" s="1"/>
       <c r="AI74" s="1"/>
       <c r="AJ74" s="1"/>
       <c r="AK74" s="1"/>
       <c r="AL74" s="1"/>
       <c r="AM74" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN74" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO74" s="1"/>
       <c r="AP74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ74" s="1"/>
       <c r="AR74" s="1"/>
       <c r="AS74" s="1"/>
       <c r="AT74" s="1"/>
@@ -8302,91 +8373,97 @@
       </c>
       <c r="I83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U83" s="1"/>
+      <c r="U83" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
       <c r="X83" s="1"/>
       <c r="Y83" s="1"/>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB83" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD83" s="1"/>
       <c r="AE83" s="1"/>
       <c r="AF83" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG83" s="1"/>
+      <c r="AG83" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH83" s="1" t="s">
         <v>307</v>
       </c>
       <c r="AI83" s="1"/>
       <c r="AJ83" s="1"/>
       <c r="AK83" s="1"/>
       <c r="AL83" s="1"/>
       <c r="AM83" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN83" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP83" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ83" s="1"/>
+      <c r="AQ83" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS83" s="1"/>
       <c r="AT83" s="1"/>
       <c r="AU83" s="1"/>
       <c r="AV83" s="1"/>
       <c r="AW83" s="1"/>
     </row>
     <row r="84" spans="1:49">
       <c r="A84" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
         <v>51</v>
@@ -8889,51 +8966,53 @@
       </c>
       <c r="K90" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P90" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q90" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R90" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S90" s="1"/>
       <c r="T90" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U90" s="1"/>
+      <c r="U90" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
       <c r="X90" s="1"/>
       <c r="Y90" s="1"/>
       <c r="Z90" s="1"/>
       <c r="AA90" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD90" s="1"/>
       <c r="AE90" s="1"/>
       <c r="AF90" s="1"/>
       <c r="AG90" s="1"/>
       <c r="AH90" s="1"/>
       <c r="AI90" s="1"/>
       <c r="AJ90" s="1"/>
       <c r="AK90" s="1"/>
       <c r="AL90" s="1"/>
       <c r="AM90" s="1" t="s">
         <v>64</v>
@@ -9458,51 +9537,53 @@
       </c>
       <c r="I97" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q97" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R97" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S97" s="1"/>
       <c r="T97" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U97" s="1"/>
+      <c r="U97" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
       <c r="X97" s="1"/>
       <c r="Y97" s="1"/>
       <c r="Z97" s="1"/>
       <c r="AA97" s="1"/>
       <c r="AB97" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC97" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD97" s="1"/>
       <c r="AE97" s="1"/>
       <c r="AF97" s="1"/>
       <c r="AG97" s="1"/>
       <c r="AH97" s="1"/>
       <c r="AI97" s="1"/>
       <c r="AJ97" s="1"/>
       <c r="AK97" s="1"/>
       <c r="AL97" s="1"/>
       <c r="AM97" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN97" s="1" t="s">
@@ -9741,195 +9822,207 @@
       <c r="AD100" s="1"/>
       <c r="AE100" s="1"/>
       <c r="AF100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH100" s="1"/>
       <c r="AI100" s="1"/>
       <c r="AJ100" s="1"/>
       <c r="AK100" s="1"/>
       <c r="AL100" s="1"/>
       <c r="AM100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP100" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ100" s="1"/>
+      <c r="AQ100" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS100" s="1"/>
       <c r="AT100" s="1"/>
       <c r="AU100" s="1"/>
       <c r="AV100" s="1"/>
       <c r="AW100" s="1"/>
     </row>
     <row r="101" spans="1:49">
       <c r="A101" s="1" t="s">
         <v>361</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J101" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K101" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
       <c r="S101" s="1"/>
       <c r="T101" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U101" s="1"/>
+      <c r="U101" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
       <c r="X101" s="1"/>
       <c r="Y101" s="1"/>
       <c r="Z101" s="1"/>
       <c r="AA101" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB101" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD101" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE101" s="1"/>
+      <c r="AE101" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF101" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG101" s="1"/>
+      <c r="AG101" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH101" s="1" t="s">
         <v>364</v>
       </c>
       <c r="AI101" s="1"/>
       <c r="AJ101" s="1"/>
       <c r="AK101" s="1"/>
       <c r="AL101" s="1"/>
       <c r="AM101" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN101" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP101" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ101" s="1"/>
+      <c r="AQ101" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS101" s="1"/>
       <c r="AT101" s="1"/>
       <c r="AU101" s="1"/>
       <c r="AV101" s="1"/>
       <c r="AW101" s="1"/>
     </row>
     <row r="102" spans="1:49">
       <c r="A102" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J102" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U102" s="1"/>
+      <c r="U102" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
       <c r="X102" s="1"/>
       <c r="Y102" s="1"/>
       <c r="Z102" s="1"/>
       <c r="AA102" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB102" s="1"/>
       <c r="AC102" s="1"/>
       <c r="AD102" s="1"/>
       <c r="AE102" s="1"/>
       <c r="AF102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG102" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH102" s="1" t="s">
         <v>368</v>
       </c>
       <c r="AI102" s="1"/>
       <c r="AJ102" s="1"/>
       <c r="AK102" s="1"/>
       <c r="AL102" s="1"/>
@@ -10059,75 +10152,81 @@
       <c r="J104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O104" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S104" s="1"/>
       <c r="T104" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U104" s="1"/>
+      <c r="U104" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W104" s="1"/>
       <c r="X104" s="1"/>
       <c r="Y104" s="1"/>
       <c r="Z104" s="1"/>
       <c r="AA104" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC104" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD104" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE104" s="1"/>
+      <c r="AE104" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF104" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG104" s="1"/>
+      <c r="AG104" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH104" s="1"/>
       <c r="AI104" s="1"/>
       <c r="AJ104" s="1"/>
       <c r="AK104" s="1"/>
       <c r="AL104" s="1"/>
       <c r="AM104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN104" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO104" s="1"/>
       <c r="AP104" s="1"/>
       <c r="AQ104" s="1"/>
       <c r="AR104" s="1"/>
       <c r="AS104" s="1"/>
       <c r="AT104" s="1"/>
       <c r="AU104" s="1"/>
       <c r="AV104" s="1"/>
       <c r="AW104" s="1"/>
     </row>
     <row r="105" spans="1:49">
       <c r="A105" s="1" t="s">
         <v>375</v>
       </c>
@@ -10257,51 +10356,53 @@
       <c r="N106" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O106" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P106" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q106" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R106" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S106" s="1"/>
       <c r="T106" s="1" t="s">
         <v>52</v>
       </c>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
       <c r="X106" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="Y106" s="1"/>
+      <c r="Y106" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="Z106" s="1"/>
       <c r="AA106" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB106" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC106" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD106" s="1"/>
       <c r="AE106" s="1"/>
       <c r="AF106" s="1"/>
       <c r="AG106" s="1"/>
       <c r="AH106" s="1"/>
       <c r="AI106" s="1"/>
       <c r="AJ106" s="1"/>
       <c r="AK106" s="1"/>
       <c r="AL106" s="1"/>
       <c r="AM106" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN106" s="1" t="s">
         <v>52</v>
       </c>
@@ -10338,51 +10439,53 @@
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U107" s="1"/>
+      <c r="U107" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
       <c r="X107" s="1"/>
       <c r="Y107" s="1"/>
       <c r="Z107" s="1"/>
       <c r="AA107" s="1"/>
       <c r="AB107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC107" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD107" s="1"/>
       <c r="AE107" s="1"/>
       <c r="AF107" s="1"/>
       <c r="AG107" s="1"/>
       <c r="AH107" s="1"/>
       <c r="AI107" s="1"/>
       <c r="AJ107" s="1"/>
       <c r="AK107" s="1"/>
       <c r="AL107" s="1"/>
       <c r="AM107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN107" s="1" t="s">
@@ -10418,78 +10521,84 @@
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="G108" s="1"/>
       <c r="H108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
-      <c r="R108" s="1"/>
-      <c r="S108" s="1"/>
+      <c r="R108" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
       <c r="X108" s="1"/>
       <c r="Y108" s="1"/>
       <c r="Z108" s="1"/>
       <c r="AA108" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD108" s="1"/>
       <c r="AE108" s="1"/>
       <c r="AF108" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG108" s="1"/>
+      <c r="AG108" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH108" s="1"/>
       <c r="AI108" s="1"/>
       <c r="AJ108" s="1"/>
       <c r="AK108" s="1"/>
       <c r="AL108" s="1"/>
       <c r="AM108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AR108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS108" s="1"/>
       <c r="AT108" s="1"/>
@@ -10540,158 +10649,168 @@
       </c>
       <c r="U109" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V109" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W109" s="1"/>
       <c r="X109" s="1"/>
       <c r="Y109" s="1"/>
       <c r="Z109" s="1"/>
       <c r="AA109" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB109" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC109" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD109" s="1"/>
       <c r="AE109" s="1"/>
       <c r="AF109" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG109" s="1"/>
+      <c r="AG109" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH109" s="1" t="s">
         <v>391</v>
       </c>
       <c r="AI109" s="1"/>
       <c r="AJ109" s="1"/>
       <c r="AK109" s="1"/>
       <c r="AL109" s="1"/>
       <c r="AM109" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN109" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO109" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP109" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ109" s="1"/>
+      <c r="AQ109" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR109" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS109" s="1"/>
       <c r="AT109" s="1"/>
       <c r="AU109" s="1"/>
       <c r="AV109" s="1"/>
       <c r="AW109" s="1"/>
     </row>
     <row r="110" spans="1:49">
       <c r="A110" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
       <c r="F110" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K110" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U110" s="1"/>
+      <c r="U110" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
       <c r="X110" s="1"/>
       <c r="Y110" s="1"/>
       <c r="Z110" s="1"/>
       <c r="AA110" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB110" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC110" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD110" s="1"/>
       <c r="AE110" s="1"/>
       <c r="AF110" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG110" s="1"/>
+      <c r="AG110" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH110" s="1" t="s">
         <v>395</v>
       </c>
       <c r="AI110" s="1"/>
       <c r="AJ110" s="1"/>
       <c r="AK110" s="1"/>
       <c r="AL110" s="1"/>
       <c r="AM110" s="1"/>
       <c r="AN110" s="1"/>
       <c r="AO110" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP110" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ110" s="1"/>
+      <c r="AQ110" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR110" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS110" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AT110" s="1"/>
       <c r="AU110" s="1"/>
       <c r="AV110" s="1"/>
       <c r="AW110" s="1"/>
     </row>
     <row r="111" spans="1:49">
       <c r="A111" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D111" s="1"/>
       <c r="E111" s="1"/>
       <c r="F111" s="1"/>
       <c r="G111" s="1"/>
@@ -10779,51 +10898,53 @@
       <c r="H112" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K112" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S112" s="1"/>
       <c r="T112" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U112" s="1"/>
+      <c r="U112" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
       <c r="X112" s="1"/>
       <c r="Y112" s="1"/>
       <c r="Z112" s="1"/>
       <c r="AA112" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB112" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC112" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD112" s="1"/>
       <c r="AE112" s="1"/>
       <c r="AF112" s="1"/>
       <c r="AG112" s="1"/>
       <c r="AH112" s="1"/>
       <c r="AI112" s="1"/>
       <c r="AJ112" s="1"/>
       <c r="AK112" s="1"/>
       <c r="AL112" s="1"/>
       <c r="AM112" s="1" t="s">
         <v>53</v>
@@ -10837,94 +10958,106 @@
       <c r="AP112" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ112" s="1"/>
       <c r="AR112" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS112" s="1"/>
       <c r="AT112" s="1"/>
       <c r="AU112" s="1"/>
       <c r="AV112" s="1"/>
       <c r="AW112" s="1"/>
     </row>
     <row r="113" spans="1:49">
       <c r="A113" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="1"/>
-      <c r="F113" s="1"/>
-      <c r="G113" s="1"/>
+      <c r="F113" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H113" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K113" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S113" s="1"/>
       <c r="T113" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U113" s="1"/>
+      <c r="U113" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
       <c r="X113" s="1"/>
       <c r="Y113" s="1"/>
       <c r="Z113" s="1"/>
       <c r="AA113" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB113" s="1"/>
-      <c r="AC113" s="1"/>
+      <c r="AB113" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC113" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD113" s="1"/>
       <c r="AE113" s="1"/>
       <c r="AF113" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG113" s="1"/>
+      <c r="AG113" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH113" s="1"/>
       <c r="AI113" s="1"/>
       <c r="AJ113" s="1"/>
       <c r="AK113" s="1"/>
       <c r="AL113" s="1"/>
       <c r="AM113" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN113" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO113" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP113" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ113" s="1"/>
       <c r="AR113" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS113" s="1"/>
       <c r="AT113" s="1"/>
       <c r="AU113" s="1"/>
       <c r="AV113" s="1"/>
@@ -11522,51 +11655,53 @@
       </c>
       <c r="K123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="P123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S123" s="1"/>
       <c r="T123" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U123" s="1"/>
+      <c r="U123" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V123" s="1"/>
       <c r="W123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="X123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB123" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC123" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE123" s="1"/>
       <c r="AF123" s="1" t="s">
         <v>53</v>
       </c>
@@ -12220,51 +12355,53 @@
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J133" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K133" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U133" s="1"/>
+      <c r="U133" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
       <c r="X133" s="1"/>
       <c r="Y133" s="1"/>
       <c r="Z133" s="1"/>
       <c r="AA133" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB133" s="1"/>
       <c r="AC133" s="1"/>
       <c r="AD133" s="1"/>
       <c r="AE133" s="1"/>
       <c r="AF133" s="1"/>
       <c r="AG133" s="1"/>
       <c r="AH133" s="1"/>
       <c r="AI133" s="1"/>
       <c r="AJ133" s="1"/>
       <c r="AK133" s="1"/>
       <c r="AL133" s="1"/>
       <c r="AM133" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN133" s="1" t="s">
         <v>54</v>
       </c>
@@ -12359,90 +12496,100 @@
         <v>54</v>
       </c>
       <c r="AP134" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ134" s="1"/>
       <c r="AR134" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS134" s="1"/>
       <c r="AT134" s="1"/>
       <c r="AU134" s="1"/>
       <c r="AV134" s="1"/>
       <c r="AW134" s="1"/>
     </row>
     <row r="135" spans="1:49">
       <c r="A135" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D135" s="1"/>
-      <c r="E135" s="1"/>
+      <c r="D135" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J135" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K135" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U135" s="1"/>
+      <c r="U135" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
       <c r="X135" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y135" s="1"/>
       <c r="Z135" s="1"/>
       <c r="AA135" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB135" s="1"/>
-      <c r="AC135" s="1"/>
+      <c r="AB135" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC135" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD135" s="1"/>
       <c r="AE135" s="1"/>
       <c r="AF135" s="1"/>
       <c r="AG135" s="1"/>
       <c r="AH135" s="1"/>
       <c r="AI135" s="1"/>
       <c r="AJ135" s="1"/>
       <c r="AK135" s="1"/>
       <c r="AL135" s="1"/>
       <c r="AM135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN135" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO135" s="1"/>
       <c r="AP135" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ135" s="1"/>
       <c r="AR135" s="1"/>
       <c r="AS135" s="1"/>
       <c r="AT135" s="1"/>
       <c r="AU135" s="1"/>
       <c r="AV135" s="1"/>
@@ -12612,70 +12759,78 @@
       </c>
       <c r="B138" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1"/>
       <c r="H138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K138" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
-      <c r="N138" s="1"/>
-      <c r="O138" s="1"/>
+      <c r="N138" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="O138" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
       <c r="X138" s="1"/>
       <c r="Y138" s="1"/>
       <c r="Z138" s="1"/>
       <c r="AA138" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB138" s="1"/>
-      <c r="AC138" s="1"/>
+      <c r="AB138" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC138" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD138" s="1"/>
       <c r="AE138" s="1"/>
       <c r="AF138" s="1"/>
       <c r="AG138" s="1"/>
       <c r="AH138" s="1"/>
       <c r="AI138" s="1"/>
       <c r="AJ138" s="1"/>
       <c r="AK138" s="1"/>
       <c r="AL138" s="1"/>
       <c r="AM138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN138" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO138" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ138" s="1"/>
       <c r="AR138" s="1" t="s">
         <v>54</v>
       </c>
@@ -12714,51 +12869,53 @@
       </c>
       <c r="K139" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P139" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q139" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R139" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S139" s="1"/>
       <c r="T139" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U139" s="1"/>
+      <c r="U139" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
       <c r="X139" s="1"/>
       <c r="Y139" s="1"/>
       <c r="Z139" s="1"/>
       <c r="AA139" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD139" s="1"/>
       <c r="AE139" s="1"/>
       <c r="AF139" s="1"/>
       <c r="AG139" s="1"/>
       <c r="AH139" s="1"/>
       <c r="AI139" s="1"/>
       <c r="AJ139" s="1"/>
       <c r="AK139" s="1"/>
       <c r="AL139" s="1"/>
       <c r="AM139" s="1" t="s">
         <v>64</v>
@@ -12965,89 +13122,95 @@
         <v>52</v>
       </c>
       <c r="J142" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K142" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S142" s="1"/>
       <c r="T142" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U142" s="1"/>
+      <c r="U142" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
       <c r="X142" s="1"/>
       <c r="Y142" s="1"/>
       <c r="Z142" s="1"/>
       <c r="AA142" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB142" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD142" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE142" s="1"/>
+      <c r="AE142" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF142" s="1"/>
       <c r="AG142" s="1"/>
       <c r="AH142" s="1"/>
       <c r="AI142" s="1"/>
       <c r="AJ142" s="1"/>
       <c r="AK142" s="1"/>
       <c r="AL142" s="1"/>
       <c r="AM142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN142" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP142" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AQ142" s="1"/>
+      <c r="AQ142" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR142" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS142" s="1"/>
       <c r="AT142" s="1"/>
       <c r="AU142" s="1"/>
       <c r="AV142" s="1"/>
       <c r="AW142" s="1"/>
     </row>
     <row r="143" spans="1:49">
       <c r="A143" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
       <c r="G143" s="1"/>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
@@ -13066,69 +13229,73 @@
       <c r="R143" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
       <c r="X143" s="1"/>
       <c r="Y143" s="1"/>
       <c r="Z143" s="1"/>
       <c r="AA143" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB143" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC143" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD143" s="1"/>
       <c r="AE143" s="1"/>
       <c r="AF143" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG143" s="1"/>
+      <c r="AG143" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH143" s="1"/>
       <c r="AI143" s="1"/>
       <c r="AJ143" s="1"/>
       <c r="AK143" s="1"/>
       <c r="AL143" s="1"/>
       <c r="AM143" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN143" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AO143" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP143" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AQ143" s="1"/>
+      <c r="AQ143" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR143" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS143" s="1"/>
       <c r="AT143" s="1"/>
       <c r="AU143" s="1"/>
       <c r="AV143" s="1"/>
       <c r="AW143" s="1"/>
     </row>
     <row r="144" spans="1:49">
       <c r="A144" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D144" s="1"/>
       <c r="E144" s="1"/>
       <c r="F144" s="1"/>
       <c r="G144" s="1"/>
       <c r="H144" s="1" t="s">
         <v>51</v>
@@ -13852,51 +14019,53 @@
         <v>54</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K153" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L153" s="1"/>
       <c r="M153" s="1" t="s">
         <v>54</v>
       </c>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q153" s="1"/>
       <c r="R153" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S153" s="1"/>
       <c r="T153" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U153" s="1"/>
+      <c r="U153" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
       <c r="X153" s="1"/>
       <c r="Y153" s="1"/>
       <c r="Z153" s="1"/>
       <c r="AA153" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB153" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC153" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD153" s="1"/>
       <c r="AE153" s="1"/>
       <c r="AF153" s="1"/>
       <c r="AG153" s="1"/>
       <c r="AH153" s="1"/>
       <c r="AI153" s="1"/>
       <c r="AJ153" s="1"/>
       <c r="AK153" s="1"/>
       <c r="AL153" s="1"/>
       <c r="AM153" s="1" t="s">
         <v>53</v>
@@ -14354,51 +14523,53 @@
       <c r="H159" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J159" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K159" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S159" s="1"/>
       <c r="T159" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U159" s="1"/>
+      <c r="U159" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
       <c r="X159" s="1"/>
       <c r="Y159" s="1"/>
       <c r="Z159" s="1"/>
       <c r="AA159" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB159" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC159" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD159" s="1"/>
       <c r="AE159" s="1"/>
       <c r="AF159" s="1"/>
       <c r="AG159" s="1"/>
       <c r="AH159" s="1"/>
       <c r="AI159" s="1"/>
       <c r="AJ159" s="1"/>
       <c r="AK159" s="1"/>
       <c r="AL159" s="1"/>
       <c r="AM159" s="1" t="s">
         <v>53</v>
@@ -14656,97 +14827,101 @@
       <c r="AQ162" s="1"/>
       <c r="AR162" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS162" s="1"/>
       <c r="AT162" s="1"/>
       <c r="AU162" s="1"/>
       <c r="AV162" s="1"/>
       <c r="AW162" s="1"/>
     </row>
     <row r="163" spans="1:49">
       <c r="A163" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="1"/>
       <c r="F163" s="1"/>
       <c r="G163" s="1"/>
       <c r="H163" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="J163" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K163" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
       <c r="X163" s="1"/>
       <c r="Y163" s="1"/>
       <c r="Z163" s="1"/>
       <c r="AA163" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB163" s="1"/>
       <c r="AC163" s="1"/>
       <c r="AD163" s="1"/>
       <c r="AE163" s="1"/>
-      <c r="AF163" s="1"/>
-      <c r="AG163" s="1"/>
+      <c r="AF163" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG163" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH163" s="1"/>
       <c r="AI163" s="1"/>
       <c r="AJ163" s="1"/>
       <c r="AK163" s="1"/>
       <c r="AL163" s="1"/>
       <c r="AM163" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="AN163" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AO163" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP163" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ163" s="1"/>
       <c r="AR163" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS163" s="1"/>
       <c r="AT163" s="1"/>
       <c r="AU163" s="1"/>
       <c r="AV163" s="1"/>
       <c r="AW163" s="1"/>
     </row>
     <row r="164" spans="1:49">
       <c r="A164" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C164" s="1" t="s">
@@ -15002,51 +15177,53 @@
       <c r="H167" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J167" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K167" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S167" s="1"/>
       <c r="T167" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U167" s="1"/>
+      <c r="U167" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
       <c r="X167" s="1"/>
       <c r="Y167" s="1"/>
       <c r="Z167" s="1"/>
       <c r="AA167" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB167" s="1"/>
       <c r="AC167" s="1"/>
       <c r="AD167" s="1"/>
       <c r="AE167" s="1"/>
       <c r="AF167" s="1"/>
       <c r="AG167" s="1"/>
       <c r="AH167" s="1"/>
       <c r="AI167" s="1"/>
       <c r="AJ167" s="1"/>
       <c r="AK167" s="1"/>
       <c r="AL167" s="1"/>
       <c r="AM167" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN167" s="1" t="s">
         <v>52</v>
       </c>
@@ -15255,51 +15432,53 @@
       <c r="H170" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J170" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K170" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S170" s="1"/>
       <c r="T170" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U170" s="1"/>
+      <c r="U170" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
       <c r="X170" s="1"/>
       <c r="Y170" s="1"/>
       <c r="Z170" s="1"/>
       <c r="AA170" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB170" s="1"/>
       <c r="AC170" s="1"/>
       <c r="AD170" s="1"/>
       <c r="AE170" s="1"/>
       <c r="AF170" s="1"/>
       <c r="AG170" s="1"/>
       <c r="AH170" s="1"/>
       <c r="AI170" s="1"/>
       <c r="AJ170" s="1"/>
       <c r="AK170" s="1"/>
       <c r="AL170" s="1"/>
       <c r="AM170" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN170" s="1" t="s">
         <v>52</v>
       </c>
@@ -15469,94 +15648,106 @@
       <c r="AP172" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ172" s="1"/>
       <c r="AR172" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS172" s="1"/>
       <c r="AT172" s="1"/>
       <c r="AU172" s="1"/>
       <c r="AV172" s="1"/>
       <c r="AW172" s="1"/>
     </row>
     <row r="173" spans="1:49">
       <c r="A173" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
-      <c r="F173" s="1"/>
-      <c r="G173" s="1"/>
+      <c r="F173" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H173" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J173" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K173" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S173" s="1"/>
       <c r="T173" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U173" s="1"/>
+      <c r="U173" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
       <c r="X173" s="1"/>
       <c r="Y173" s="1"/>
       <c r="Z173" s="1"/>
       <c r="AA173" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB173" s="1"/>
-      <c r="AC173" s="1"/>
+      <c r="AB173" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC173" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD173" s="1"/>
       <c r="AE173" s="1"/>
       <c r="AF173" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG173" s="1"/>
+      <c r="AG173" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH173" s="1"/>
       <c r="AI173" s="1"/>
       <c r="AJ173" s="1"/>
       <c r="AK173" s="1"/>
       <c r="AL173" s="1"/>
       <c r="AM173" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN173" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO173" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP173" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ173" s="1"/>
       <c r="AR173" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS173" s="1"/>
       <c r="AT173" s="1"/>
       <c r="AU173" s="1"/>
       <c r="AV173" s="1"/>
@@ -16662,51 +16853,53 @@
         <v>51</v>
       </c>
       <c r="H187" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J187" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K187" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
       <c r="N187" s="1"/>
       <c r="O187" s="1"/>
       <c r="P187" s="1"/>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
       <c r="S187" s="1"/>
       <c r="T187" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U187" s="1"/>
+      <c r="U187" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
       <c r="X187" s="1"/>
       <c r="Y187" s="1"/>
       <c r="Z187" s="1"/>
       <c r="AA187" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB187" s="1"/>
       <c r="AC187" s="1"/>
       <c r="AD187" s="1"/>
       <c r="AE187" s="1"/>
       <c r="AF187" s="1"/>
       <c r="AG187" s="1"/>
       <c r="AH187" s="1"/>
       <c r="AI187" s="1"/>
       <c r="AJ187" s="1"/>
       <c r="AK187" s="1"/>
       <c r="AL187" s="1"/>
       <c r="AM187" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN187" s="1" t="s">
         <v>52</v>
       </c>
@@ -16781,51 +16974,51 @@
       <c r="AH188" s="1"/>
       <c r="AI188" s="1"/>
       <c r="AJ188" s="1"/>
       <c r="AK188" s="1"/>
       <c r="AL188" s="1"/>
       <c r="AM188" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN188" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AO188" s="1"/>
       <c r="AP188" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ188" s="1"/>
       <c r="AR188" s="1"/>
       <c r="AS188" s="1"/>
       <c r="AT188" s="1"/>
       <c r="AU188" s="1"/>
       <c r="AV188" s="1"/>
       <c r="AW188" s="1"/>
     </row>
     <row r="189" spans="1:49">
       <c r="A189" s="1" t="s">
-        <v>410</v>
+        <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H189" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J189" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K189" s="1" t="s">
@@ -16838,51 +17031,53 @@
       <c r="N189" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O189" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P189" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q189" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R189" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S189" s="1"/>
       <c r="T189" s="1" t="s">
         <v>52</v>
       </c>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
       <c r="X189" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="Y189" s="1"/>
+      <c r="Y189" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="Z189" s="1"/>
       <c r="AA189" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB189" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC189" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD189" s="1"/>
       <c r="AE189" s="1"/>
       <c r="AF189" s="1"/>
       <c r="AG189" s="1"/>
       <c r="AH189" s="1"/>
       <c r="AI189" s="1"/>
       <c r="AJ189" s="1"/>
       <c r="AK189" s="1"/>
       <c r="AL189" s="1"/>
       <c r="AM189" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN189" s="1" t="s">
         <v>52</v>
       </c>
@@ -16921,51 +17116,53 @@
       <c r="H190" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J190" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K190" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
       <c r="N190" s="1"/>
       <c r="O190" s="1"/>
       <c r="P190" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q190" s="1"/>
       <c r="R190" s="1"/>
       <c r="S190" s="1"/>
       <c r="T190" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U190" s="1"/>
+      <c r="U190" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
       <c r="X190" s="1"/>
       <c r="Y190" s="1"/>
       <c r="Z190" s="1"/>
       <c r="AA190" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB190" s="1"/>
       <c r="AC190" s="1"/>
       <c r="AD190" s="1"/>
       <c r="AE190" s="1"/>
       <c r="AF190" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AG190" s="1"/>
       <c r="AH190" s="1"/>
       <c r="AI190" s="1"/>
       <c r="AJ190" s="1"/>
       <c r="AK190" s="1"/>
       <c r="AL190" s="1"/>
       <c r="AM190" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN190" s="1" t="s">
@@ -17259,57 +17456,57 @@
       <c r="AH194" s="1"/>
       <c r="AI194" s="1"/>
       <c r="AJ194" s="1"/>
       <c r="AK194" s="1"/>
       <c r="AL194" s="1"/>
       <c r="AM194" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN194" s="1"/>
       <c r="AO194" s="1"/>
       <c r="AP194" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ194" s="1"/>
       <c r="AR194" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS194" s="1"/>
       <c r="AT194" s="1"/>
       <c r="AU194" s="1"/>
       <c r="AV194" s="1"/>
       <c r="AW194" s="1"/>
     </row>
     <row r="195" spans="1:49">
       <c r="A195" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B195" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="B195" s="1" t="s">
+      <c r="C195" s="1" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J195" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K195" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
@@ -17463,52 +17660,56 @@
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q197" s="1"/>
       <c r="R197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S197" s="1"/>
       <c r="T197" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
       <c r="X197" s="1"/>
       <c r="Y197" s="1"/>
       <c r="Z197" s="1"/>
       <c r="AA197" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB197" s="1"/>
-      <c r="AC197" s="1"/>
+      <c r="AB197" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC197" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD197" s="1"/>
       <c r="AE197" s="1"/>
       <c r="AF197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AG197" s="1"/>
       <c r="AH197" s="1"/>
       <c r="AI197" s="1"/>
       <c r="AJ197" s="1"/>
       <c r="AK197" s="1"/>
       <c r="AL197" s="1"/>
       <c r="AM197" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN197" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO197" s="1"/>
       <c r="AP197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ197" s="1"/>
       <c r="AR197" s="1"/>
       <c r="AS197" s="1"/>
       <c r="AT197" s="1"/>
@@ -17934,75 +18135,81 @@
       <c r="J203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K203" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O203" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q203" s="1"/>
       <c r="R203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S203" s="1"/>
       <c r="T203" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U203" s="1"/>
+      <c r="U203" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W203" s="1"/>
       <c r="X203" s="1"/>
       <c r="Y203" s="1"/>
       <c r="Z203" s="1"/>
       <c r="AA203" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB203" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC203" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD203" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE203" s="1"/>
+      <c r="AE203" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF203" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG203" s="1"/>
+      <c r="AG203" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH203" s="1"/>
       <c r="AI203" s="1"/>
       <c r="AJ203" s="1"/>
       <c r="AK203" s="1"/>
       <c r="AL203" s="1"/>
       <c r="AM203" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN203" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO203" s="1"/>
       <c r="AP203" s="1"/>
       <c r="AQ203" s="1"/>
       <c r="AR203" s="1"/>
       <c r="AS203" s="1"/>
       <c r="AT203" s="1"/>
       <c r="AU203" s="1"/>
       <c r="AV203" s="1"/>
       <c r="AW203" s="1"/>
     </row>
     <row r="204" spans="1:49">
       <c r="A204" s="1" t="s">
         <v>298</v>
       </c>
@@ -18124,51 +18331,53 @@
       </c>
       <c r="I205" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q205" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R205" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S205" s="1"/>
       <c r="T205" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U205" s="1"/>
+      <c r="U205" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
       <c r="X205" s="1"/>
       <c r="Y205" s="1"/>
       <c r="Z205" s="1"/>
       <c r="AA205" s="1"/>
       <c r="AB205" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC205" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD205" s="1"/>
       <c r="AE205" s="1"/>
       <c r="AF205" s="1"/>
       <c r="AG205" s="1"/>
       <c r="AH205" s="1"/>
       <c r="AI205" s="1"/>
       <c r="AJ205" s="1"/>
       <c r="AK205" s="1"/>
       <c r="AL205" s="1"/>
       <c r="AM205" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN205" s="1" t="s">
@@ -18374,77 +18583,89 @@
       <c r="C208" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J208" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
-      <c r="T208" s="1"/>
-      <c r="U208" s="1"/>
+      <c r="T208" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="U208" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
       <c r="X208" s="1"/>
       <c r="Y208" s="1"/>
       <c r="Z208" s="1"/>
       <c r="AA208" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB208" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC208" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD208" s="1"/>
       <c r="AE208" s="1"/>
-      <c r="AF208" s="1"/>
-      <c r="AG208" s="1"/>
+      <c r="AF208" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG208" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH208" s="1"/>
       <c r="AI208" s="1"/>
       <c r="AJ208" s="1"/>
       <c r="AK208" s="1"/>
       <c r="AL208" s="1"/>
-      <c r="AM208" s="1"/>
-      <c r="AN208" s="1"/>
+      <c r="AM208" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN208" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AO208" s="1"/>
       <c r="AP208" s="1"/>
       <c r="AQ208" s="1"/>
       <c r="AR208" s="1"/>
       <c r="AS208" s="1"/>
       <c r="AT208" s="1"/>
       <c r="AU208" s="1"/>
       <c r="AV208" s="1"/>
       <c r="AW208" s="1"/>
     </row>
     <row r="209" spans="1:49">
       <c r="A209" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1" t="s">
@@ -18525,93 +18746,101 @@
         <v>64</v>
       </c>
       <c r="H210" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J210" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K210" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U210" s="1"/>
+      <c r="U210" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
       <c r="X210" s="1"/>
       <c r="Y210" s="1"/>
       <c r="Z210" s="1"/>
       <c r="AA210" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB210" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD210" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE210" s="1"/>
+      <c r="AE210" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF210" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG210" s="1"/>
+      <c r="AG210" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH210" s="1" t="s">
         <v>364</v>
       </c>
       <c r="AI210" s="1"/>
       <c r="AJ210" s="1"/>
       <c r="AK210" s="1"/>
       <c r="AL210" s="1"/>
       <c r="AM210" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN210" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP210" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ210" s="1"/>
+      <c r="AQ210" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS210" s="1"/>
       <c r="AT210" s="1"/>
       <c r="AU210" s="1"/>
       <c r="AV210" s="1"/>
       <c r="AW210" s="1"/>
     </row>
     <row r="211" spans="1:49">
       <c r="A211" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1" t="s">
         <v>64</v>
@@ -18792,51 +19021,53 @@
         <v>65</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K213" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O213" s="1"/>
       <c r="P213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q213" s="1"/>
       <c r="R213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S213" s="1"/>
       <c r="T213" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U213" s="1"/>
+      <c r="U213" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W213" s="1"/>
       <c r="X213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y213" s="1"/>
       <c r="Z213" s="1"/>
       <c r="AA213" s="1"/>
       <c r="AB213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AC213" s="1"/>
       <c r="AD213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE213" s="1"/>
       <c r="AF213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AG213" s="1"/>
       <c r="AH213" s="1"/>
       <c r="AI213" s="1" t="s">
         <v>53</v>
@@ -19064,81 +19295,91 @@
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1"/>
       <c r="H216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K216" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
-      <c r="R216" s="1"/>
-      <c r="S216" s="1"/>
+      <c r="R216" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="S216" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
       <c r="X216" s="1"/>
       <c r="Y216" s="1"/>
       <c r="Z216" s="1"/>
       <c r="AA216" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD216" s="1"/>
       <c r="AE216" s="1"/>
       <c r="AF216" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG216" s="1"/>
+      <c r="AG216" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH216" s="1"/>
-      <c r="AI216" s="1"/>
-      <c r="AJ216" s="1"/>
+      <c r="AI216" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ216" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AK216" s="1"/>
       <c r="AL216" s="1"/>
       <c r="AM216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AR216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS216" s="1"/>
       <c r="AT216" s="1"/>
       <c r="AU216" s="1"/>
       <c r="AV216" s="1"/>
       <c r="AW216" s="1"/>
@@ -19166,99 +19407,107 @@
       </c>
       <c r="I217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J217" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K217" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U217" s="1"/>
+      <c r="U217" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
       <c r="X217" s="1"/>
       <c r="Y217" s="1"/>
       <c r="Z217" s="1"/>
       <c r="AA217" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB217" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD217" s="1"/>
       <c r="AE217" s="1"/>
       <c r="AF217" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG217" s="1"/>
+      <c r="AG217" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH217" s="1" t="s">
         <v>307</v>
       </c>
       <c r="AI217" s="1"/>
       <c r="AJ217" s="1"/>
       <c r="AK217" s="1"/>
       <c r="AL217" s="1"/>
       <c r="AM217" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN217" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP217" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ217" s="1"/>
+      <c r="AQ217" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS217" s="1"/>
       <c r="AT217" s="1"/>
       <c r="AU217" s="1"/>
       <c r="AV217" s="1"/>
-      <c r="AW217" s="1"/>
+      <c r="AW217" s="1" t="s">
+        <v>307</v>
+      </c>
     </row>
     <row r="218" spans="1:49">
       <c r="A218" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D218" s="1"/>
       <c r="E218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I218" s="1" t="s">
@@ -19267,95 +19516,103 @@
       <c r="J218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K218" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O218" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q218" s="1"/>
       <c r="R218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S218" s="1"/>
       <c r="T218" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U218" s="1"/>
+      <c r="U218" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W218" s="1"/>
       <c r="X218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y218" s="1"/>
       <c r="Z218" s="1"/>
       <c r="AA218" s="1"/>
       <c r="AB218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AC218" s="1"/>
       <c r="AD218" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE218" s="1"/>
+      <c r="AE218" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG218" s="1"/>
       <c r="AH218" s="1" t="s">
         <v>165</v>
       </c>
       <c r="AI218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AJ218" s="1"/>
       <c r="AK218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL218" s="1"/>
       <c r="AM218" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN218" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AO218" s="1"/>
+      <c r="AO218" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AP218" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ218" s="1"/>
+      <c r="AQ218" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR218" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AT218" s="1"/>
       <c r="AU218" s="1"/>
       <c r="AV218" s="1"/>
       <c r="AW218" s="1"/>
     </row>
     <row r="219" spans="1:49">
       <c r="A219" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D219" s="1"/>
       <c r="E219" s="1"/>
       <c r="F219" s="1" t="s">
         <v>65</v>
@@ -19364,170 +19621,180 @@
         <v>64</v>
       </c>
       <c r="H219" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J219" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K219" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U219" s="1"/>
+      <c r="U219" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
       <c r="X219" s="1"/>
       <c r="Y219" s="1"/>
       <c r="Z219" s="1"/>
       <c r="AA219" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB219" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC219" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD219" s="1"/>
       <c r="AE219" s="1"/>
       <c r="AF219" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG219" s="1"/>
+      <c r="AG219" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH219" s="1" t="s">
         <v>395</v>
       </c>
       <c r="AI219" s="1"/>
       <c r="AJ219" s="1"/>
       <c r="AK219" s="1"/>
       <c r="AL219" s="1"/>
       <c r="AM219" s="1"/>
       <c r="AN219" s="1"/>
       <c r="AO219" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP219" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ219" s="1"/>
+      <c r="AQ219" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR219" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS219" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AT219" s="1"/>
       <c r="AU219" s="1"/>
       <c r="AV219" s="1"/>
       <c r="AW219" s="1"/>
     </row>
     <row r="220" spans="1:49">
       <c r="A220" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D220" s="1"/>
       <c r="E220" s="1"/>
       <c r="F220" s="1"/>
       <c r="G220" s="1"/>
       <c r="H220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U220" s="1"/>
+      <c r="U220" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
       <c r="X220" s="1"/>
       <c r="Y220" s="1"/>
       <c r="Z220" s="1"/>
       <c r="AA220" s="1"/>
       <c r="AB220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD220" s="1"/>
       <c r="AE220" s="1"/>
       <c r="AF220" s="1"/>
       <c r="AG220" s="1"/>
       <c r="AH220" s="1"/>
       <c r="AI220" s="1"/>
       <c r="AJ220" s="1"/>
       <c r="AK220" s="1"/>
       <c r="AL220" s="1"/>
       <c r="AM220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP220" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ220" s="1"/>
+      <c r="AQ220" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS220" s="1"/>
       <c r="AT220" s="1"/>
       <c r="AU220" s="1"/>
       <c r="AV220" s="1"/>
       <c r="AW220" s="1"/>
     </row>
     <row r="221" spans="1:49">
       <c r="A221" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D221" s="1"/>
       <c r="E221" s="1"/>
       <c r="F221" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G221" s="1" t="s">
@@ -19538,51 +19805,53 @@
       </c>
       <c r="I221" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K221" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q221" s="1"/>
       <c r="R221" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S221" s="1"/>
       <c r="T221" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U221" s="1"/>
+      <c r="U221" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
       <c r="X221" s="1"/>
       <c r="Y221" s="1"/>
       <c r="Z221" s="1"/>
       <c r="AA221" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB221" s="1"/>
       <c r="AC221" s="1"/>
       <c r="AD221" s="1"/>
       <c r="AE221" s="1"/>
       <c r="AF221" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG221" s="1"/>
       <c r="AH221" s="1" t="s">
         <v>108</v>
       </c>
       <c r="AI221" s="1"/>
       <c r="AJ221" s="1"/>
       <c r="AK221" s="1"/>
       <c r="AL221" s="1"/>
       <c r="AM221" s="1" t="s">
         <v>64</v>
@@ -19708,184 +19977,196 @@
         <v>64</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K223" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U223" s="1"/>
+      <c r="U223" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
       <c r="X223" s="1"/>
       <c r="Y223" s="1"/>
       <c r="Z223" s="1"/>
       <c r="AA223" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB223" s="1"/>
       <c r="AC223" s="1"/>
       <c r="AD223" s="1"/>
       <c r="AE223" s="1"/>
       <c r="AF223" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH223" s="1" t="s">
         <v>368</v>
       </c>
       <c r="AI223" s="1"/>
       <c r="AJ223" s="1"/>
       <c r="AK223" s="1"/>
       <c r="AL223" s="1"/>
       <c r="AM223" s="1"/>
       <c r="AN223" s="1"/>
       <c r="AO223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP223" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ223" s="1"/>
+      <c r="AQ223" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS223" s="1"/>
       <c r="AT223" s="1"/>
       <c r="AU223" s="1"/>
       <c r="AV223" s="1"/>
       <c r="AW223" s="1"/>
     </row>
     <row r="224" spans="1:49">
       <c r="A224" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D224" s="1"/>
       <c r="E224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F224" s="1"/>
       <c r="G224" s="1"/>
       <c r="H224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I224" s="1"/>
       <c r="J224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O224" s="1"/>
       <c r="P224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q224" s="1"/>
       <c r="R224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S224" s="1"/>
       <c r="T224" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U224" s="1"/>
+      <c r="U224" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W224" s="1"/>
       <c r="X224" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="Y224" s="1"/>
+      <c r="Y224" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="Z224" s="1"/>
       <c r="AA224" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB224" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC224" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE224" s="1"/>
       <c r="AF224" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG224" s="1"/>
+      <c r="AG224" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH224" s="1" t="s">
         <v>98</v>
       </c>
       <c r="AI224" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AJ224" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AK224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL224" s="1"/>
       <c r="AM224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN224" s="1"/>
       <c r="AO224" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP224" s="1"/>
-      <c r="AQ224" s="1"/>
+      <c r="AQ224" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR224" s="1"/>
       <c r="AS224" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AT224" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AU224" s="1"/>
       <c r="AV224" s="1"/>
       <c r="AW224" s="1"/>
     </row>
     <row r="225" spans="1:49">
       <c r="A225" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1"/>
       <c r="G225" s="1"/>
@@ -20013,51 +20294,53 @@
       <c r="AD226" s="1"/>
       <c r="AE226" s="1"/>
       <c r="AF226" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH226" s="1"/>
       <c r="AI226" s="1"/>
       <c r="AJ226" s="1"/>
       <c r="AK226" s="1"/>
       <c r="AL226" s="1"/>
       <c r="AM226" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP226" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ226" s="1"/>
+      <c r="AQ226" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS226" s="1"/>
       <c r="AT226" s="1"/>
       <c r="AU226" s="1"/>
       <c r="AV226" s="1"/>
       <c r="AW226" s="1"/>
     </row>
     <row r="227" spans="1:49">
       <c r="A227" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D227" s="1"/>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
       <c r="G227" s="1"/>
       <c r="H227" s="1" t="s">
         <v>64</v>
@@ -20157,51 +20440,53 @@
       </c>
       <c r="U228" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V228" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W228" s="1"/>
       <c r="X228" s="1"/>
       <c r="Y228" s="1"/>
       <c r="Z228" s="1"/>
       <c r="AA228" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB228" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC228" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD228" s="1"/>
       <c r="AE228" s="1"/>
       <c r="AF228" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG228" s="1"/>
+      <c r="AG228" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH228" s="1" t="s">
         <v>391</v>
       </c>
       <c r="AI228" s="1"/>
       <c r="AJ228" s="1"/>
       <c r="AK228" s="1"/>
       <c r="AL228" s="1"/>
       <c r="AM228" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN228" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO228" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP228" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ228" s="1"/>
       <c r="AR228" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS228" s="1"/>
       <c r="AT228" s="1"/>